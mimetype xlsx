--- v0 (2026-04-10)
+++ v1 (2026-06-06)
@@ -35,51 +35,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Box Shop Logistics
 Vía Interamericana, Plaza La Gran Vía, Local #1
 David, Chiriquí, Panamá
 Tel: 730-1041
 www.boxshoplogistics.com</t>
   </si>
   <si>
     <t>MANIFIESTO DE CARGA</t>
   </si>
   <si>
     <t>Destino:</t>
   </si>
   <si>
     <t>Boquete</t>
   </si>
   <si>
     <t>Fecha:</t>
   </si>
   <si>
-    <t>10-04-2026 00:22</t>
+    <t>06-06-2026 14:28</t>
   </si>
   <si>
     <t>Desde:</t>
   </si>
   <si>
     <t>2026-03-25</t>
   </si>
   <si>
     <t>Hasta:</t>
   </si>
   <si>
     <t>Generado por:</t>
   </si>
   <si>
     <t>usuario</t>
   </si>
   <si>
     <t>Total paquetes:</t>
   </si>
   <si>
     <t>Tracking</t>
   </si>
   <si>
     <t>Bodega</t>
   </si>